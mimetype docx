--- v0 (2026-06-27)
+++ v1 (2026-08-13)
@@ -151,77 +151,87 @@
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CD6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Telephone No. (601) 961-5171</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E27CA4" w14:textId="77777777" w:rsidR="0059343A" w:rsidRPr="00690CD6" w:rsidRDefault="0059343A" w:rsidP="0059343A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4650"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CD45826" w14:textId="138D05D8" w:rsidR="00803DE3" w:rsidRPr="00830EAC" w:rsidRDefault="0059343A" w:rsidP="0059343A">
+    <w:p w14:paraId="5CD45826" w14:textId="1485A3DA" w:rsidR="00803DE3" w:rsidRPr="00830EAC" w:rsidRDefault="0059343A" w:rsidP="0059343A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830EAC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Public Notice Start Date: </w:t>
       </w:r>
-      <w:r w:rsidR="009B6272">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00FA1B0C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">July 15, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA1B0C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CD5E0D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006302CB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00FD3A9B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B548E2" w:rsidRPr="00830EAC">
@@ -638,51 +648,67 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">through </w:t>
       </w:r>
       <w:r w:rsidR="00D66143">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>one (1) proposed outfall</w:t>
       </w:r>
       <w:r w:rsidR="00E738C9" w:rsidRPr="00D66143">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00FD1EAF">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>The outfall will discharge to the</w:t>
+        <w:t xml:space="preserve">The outfall will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD1EAF">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>discharge</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FD1EAF">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the</w:t>
       </w:r>
       <w:r w:rsidR="00D66143">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD1EAF">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>DeSoto County Regional Utility Authority, Metro DeSoto WWTP</w:t>
       </w:r>
       <w:r w:rsidR="00D66143">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NPDES permit No. MS</w:t>
       </w:r>
       <w:r w:rsidR="00FD1EAF">
         <w:rPr>
           <w:sz w:val="23"/>
@@ -708,51 +734,67 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D66143">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">The facility and the </w:t>
       </w:r>
       <w:r w:rsidR="00FD1EAF">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>WWTP</w:t>
       </w:r>
       <w:r w:rsidR="00D66143">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are located in the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D66143">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>are located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D66143">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00FD1EAF">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Yazoo</w:t>
       </w:r>
       <w:r w:rsidR="00D66143">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> River Basin.  </w:t>
       </w:r>
       <w:r w:rsidR="00EE01DF">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="528FF439" w14:textId="03B76502" w:rsidR="00CB122F" w:rsidRPr="00690CD6" w:rsidRDefault="00CB122F" w:rsidP="00B833B3">
@@ -779,168 +821,234 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> Permit Board has developed </w:t>
       </w:r>
       <w:r w:rsidR="00890B9D" w:rsidRPr="00E738C9">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="00E738C9">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> draft permit based on information submitted to the Permit Board by the applicant, appropriate State and Federal agencies, and other interested parties.  The staff of the Permit Board is soliciting all relative information pertaining to the proposed activity, including public comment, to ensure</w:t>
       </w:r>
       <w:r w:rsidRPr="00681230">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that the final staff recommendation on the draft permit complies with all State and Federal regulations.  Public review and comment on the draft permit and supporting documentation is</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> that the final staff recommendation on the draft permit complies with all State and Federal regulations.  Public review and comment on the draft permit and supporting documentation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00681230">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00690CD6">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> an important element in the staff evaluation and resulting recommendation to the Permit Board.  The draft permit</w:t>
       </w:r>
       <w:r w:rsidR="00890B9D">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CD6">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conditions have been developed to ensure compliance with all State and Federal regulations but are subject to change based on information received as a result of public participation.</w:t>
+        <w:t xml:space="preserve"> conditions have been developed to ensure compliance with all State and Federal regulations but are subject to change based on information received </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00690CD6">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00690CD6">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> public participation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7798FD98" w14:textId="5B4B4412" w:rsidR="00CB122F" w:rsidRPr="001330CD" w:rsidRDefault="00CB122F" w:rsidP="00CB122F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00690CD6">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Persons wishing to comment upon or object to the proposed determinations are invited to submit comments in writing to Carter Cress at </w:t>
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00690CD6">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wishing to comment upon or object to the proposed determinations are invited to submit comments in writing to Carter Cress at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00D62033" w:rsidRPr="00690CD6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
           </w:rPr>
           <w:t>http://www.mdeq.ms.gov/cress-carter/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00690CD6">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> or to the Permit Board's address shown above if email is not </w:t>
       </w:r>
       <w:r w:rsidRPr="001330CD">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>available, no later than the end of the thirty (30) day public notice.  All comments received by this date will be considered in the formulation of final determinations</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="SW2"/>
       <w:r w:rsidRPr="001330CD">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> regarding the application(s).  A public hearing will be held if the Permit Board finds a significant degree of public interest in the proposed permit(s).  Persons wishing to request a public hearing may do so by submitting that request in writing to Carter Cress at </w:t>
+        <w:t xml:space="preserve"> regarding the application(s).  A public hearing will be held if the Permit Board finds a significant degree of public interest in the proposed permit(s).  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001330CD">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001330CD">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wishing to request a public hearing may do so by submitting that request in writing to Carter Cress at </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00D62033" w:rsidRPr="001330CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
           </w:rPr>
           <w:t>http://www.mdeq.ms.gov/cress-carter/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001330CD">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001330CD" w:rsidRPr="001330CD">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>or to the Permit Board address shown above</w:t>
       </w:r>
       <w:r w:rsidR="001330CD">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="001330CD">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">The Permit Board is limited in the scope of its analysis to environmental impact. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="001330CD">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Any comments relative to zoning or economic and social impacts are within the jurisdiction of local zoning and planning authorities and should be addressed to them.</w:t>
+        <w:t xml:space="preserve"> Any comments </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001330CD">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>relative</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001330CD">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to zoning or economic and social impacts are within the jurisdiction of local zoning and planning authorities and should be addressed to them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4345AB67" w14:textId="28FEEDF8" w:rsidR="00803DE3" w:rsidRPr="00B833B3" w:rsidRDefault="00CB122F" w:rsidP="00D62033">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001330CD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional details about the application, including </w:t>
       </w:r>
       <w:r w:rsidR="00890B9D" w:rsidRPr="001330CD">
         <w:rPr>
@@ -1035,74 +1143,90 @@
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="003349EF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>This information is also available for review at the office of the MDEQ at the Permit Board address shown above during normal business hours.</w:t>
       </w:r>
       <w:r w:rsidR="003349EF" w:rsidRPr="003349EF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003349EF" w:rsidRPr="003349EF">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Please bring the foregoing to the attention of persons whom you know will be interested.</w:t>
+        <w:t xml:space="preserve">Please bring the foregoing to the attention of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003349EF" w:rsidRPr="003349EF">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003349EF" w:rsidRPr="003349EF">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whom you know will be interested.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00803DE3" w:rsidRPr="00B833B3">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ADCC44F" w14:textId="77777777" w:rsidR="00833E6A" w:rsidRDefault="00833E6A">
+    <w:p w14:paraId="6116FBB2" w14:textId="77777777" w:rsidR="00CE5B32" w:rsidRDefault="00CE5B32">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B6EC8E3" w14:textId="77777777" w:rsidR="00833E6A" w:rsidRDefault="00833E6A">
+    <w:p w14:paraId="4FF30DEE" w14:textId="77777777" w:rsidR="00CE5B32" w:rsidRDefault="00CE5B32">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -1129,70 +1253,71 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>3004</w:t>
     </w:r>
     <w:r w:rsidR="009B7514">
       <w:t xml:space="preserve"> PER20</w:t>
     </w:r>
     <w:r w:rsidR="00F023F7">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00FD1EAF">
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00F023F7">
       <w:t>0001</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21340359" w14:textId="77777777" w:rsidR="00833E6A" w:rsidRDefault="00833E6A">
+    <w:p w14:paraId="583EC70B" w14:textId="77777777" w:rsidR="00CE5B32" w:rsidRDefault="00CE5B32">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B261BC6" w14:textId="77777777" w:rsidR="00833E6A" w:rsidRDefault="00833E6A">
+    <w:p w14:paraId="312A094C" w14:textId="77777777" w:rsidR="00CE5B32" w:rsidRDefault="00CE5B32">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1253,53 +1378,55 @@
     <w:rsid w:val="003A6C4E"/>
     <w:rsid w:val="003B175E"/>
     <w:rsid w:val="003C491D"/>
     <w:rsid w:val="003D0450"/>
     <w:rsid w:val="003D6B49"/>
     <w:rsid w:val="003E57D4"/>
     <w:rsid w:val="004027C7"/>
     <w:rsid w:val="00404190"/>
     <w:rsid w:val="00407D68"/>
     <w:rsid w:val="00410C69"/>
     <w:rsid w:val="00415F57"/>
     <w:rsid w:val="00425FA3"/>
     <w:rsid w:val="00441FBA"/>
     <w:rsid w:val="004560BA"/>
     <w:rsid w:val="0045719B"/>
     <w:rsid w:val="00463BE9"/>
     <w:rsid w:val="004678B2"/>
     <w:rsid w:val="004A39BF"/>
     <w:rsid w:val="004B695B"/>
     <w:rsid w:val="004C4892"/>
     <w:rsid w:val="004C6D1F"/>
     <w:rsid w:val="004D2114"/>
     <w:rsid w:val="004D67B5"/>
     <w:rsid w:val="004E7D74"/>
     <w:rsid w:val="00503BCC"/>
+    <w:rsid w:val="00504415"/>
     <w:rsid w:val="00505BF8"/>
     <w:rsid w:val="00512097"/>
     <w:rsid w:val="005201A7"/>
+    <w:rsid w:val="005206AA"/>
     <w:rsid w:val="00523426"/>
     <w:rsid w:val="00526692"/>
     <w:rsid w:val="00561242"/>
     <w:rsid w:val="0059343A"/>
     <w:rsid w:val="00596AF3"/>
     <w:rsid w:val="005C021B"/>
     <w:rsid w:val="005C614C"/>
     <w:rsid w:val="005D36D9"/>
     <w:rsid w:val="005F6B88"/>
     <w:rsid w:val="00623C03"/>
     <w:rsid w:val="00626491"/>
     <w:rsid w:val="006302CB"/>
     <w:rsid w:val="006343AD"/>
     <w:rsid w:val="00640B97"/>
     <w:rsid w:val="00643AAA"/>
     <w:rsid w:val="00645476"/>
     <w:rsid w:val="00660F81"/>
     <w:rsid w:val="0067015D"/>
     <w:rsid w:val="00681230"/>
     <w:rsid w:val="00690CD6"/>
     <w:rsid w:val="00691C6C"/>
     <w:rsid w:val="00692736"/>
     <w:rsid w:val="006A42CD"/>
     <w:rsid w:val="006E502C"/>
     <w:rsid w:val="00700092"/>
@@ -1372,86 +1499,90 @@
     <w:rsid w:val="00BC2286"/>
     <w:rsid w:val="00C0180E"/>
     <w:rsid w:val="00C10B6B"/>
     <w:rsid w:val="00C241B3"/>
     <w:rsid w:val="00C345FF"/>
     <w:rsid w:val="00C35098"/>
     <w:rsid w:val="00C468C4"/>
     <w:rsid w:val="00C50084"/>
     <w:rsid w:val="00C5547E"/>
     <w:rsid w:val="00C55F2D"/>
     <w:rsid w:val="00C64D68"/>
     <w:rsid w:val="00C65046"/>
     <w:rsid w:val="00C675E3"/>
     <w:rsid w:val="00C76312"/>
     <w:rsid w:val="00C90C41"/>
     <w:rsid w:val="00C94C22"/>
     <w:rsid w:val="00C97895"/>
     <w:rsid w:val="00CA35DE"/>
     <w:rsid w:val="00CA74B6"/>
     <w:rsid w:val="00CB122F"/>
     <w:rsid w:val="00CB689F"/>
     <w:rsid w:val="00CC4031"/>
     <w:rsid w:val="00CC608D"/>
     <w:rsid w:val="00CD5E0D"/>
     <w:rsid w:val="00CD73D2"/>
+    <w:rsid w:val="00CE5B32"/>
     <w:rsid w:val="00CF2CB2"/>
     <w:rsid w:val="00CF6B1B"/>
     <w:rsid w:val="00D224A2"/>
     <w:rsid w:val="00D35A2E"/>
     <w:rsid w:val="00D37F15"/>
     <w:rsid w:val="00D40750"/>
     <w:rsid w:val="00D62033"/>
     <w:rsid w:val="00D62C7B"/>
     <w:rsid w:val="00D66143"/>
     <w:rsid w:val="00DA30A1"/>
     <w:rsid w:val="00DB5ADB"/>
     <w:rsid w:val="00E06B49"/>
     <w:rsid w:val="00E208A9"/>
     <w:rsid w:val="00E565BF"/>
     <w:rsid w:val="00E735CF"/>
     <w:rsid w:val="00E738C9"/>
     <w:rsid w:val="00E80835"/>
     <w:rsid w:val="00E813EC"/>
     <w:rsid w:val="00E86FCC"/>
     <w:rsid w:val="00E96BB6"/>
     <w:rsid w:val="00EA64A5"/>
     <w:rsid w:val="00EC2215"/>
     <w:rsid w:val="00ED7BE7"/>
     <w:rsid w:val="00EE01DF"/>
     <w:rsid w:val="00EF0039"/>
     <w:rsid w:val="00EF4763"/>
     <w:rsid w:val="00F023F7"/>
     <w:rsid w:val="00F26911"/>
+    <w:rsid w:val="00F404D5"/>
     <w:rsid w:val="00F53915"/>
     <w:rsid w:val="00F53E7D"/>
     <w:rsid w:val="00F6073F"/>
     <w:rsid w:val="00F62BDE"/>
     <w:rsid w:val="00F67310"/>
     <w:rsid w:val="00F75377"/>
     <w:rsid w:val="00F856C2"/>
+    <w:rsid w:val="00FA1B0C"/>
     <w:rsid w:val="00FA1B1C"/>
+    <w:rsid w:val="00FA4CFE"/>
     <w:rsid w:val="00FD1EAF"/>
     <w:rsid w:val="00FD3A9B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2435,68 +2566,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{129DCBCE-FA61-4AFF-BB73-709A38752852}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>web_public_notice.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>554</Words>
-  <Characters>3158</Characters>
+  <Characters>3159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Public Notice</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DEQ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3705</CharactersWithSpaces>
+  <CharactersWithSpaces>3706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Public Notice</dc:title>
   <dc:subject/>
   <dc:creator>Bruce Ferguson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>